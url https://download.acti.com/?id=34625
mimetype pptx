--- v0 (2026-06-17)
+++ v1 (2026-09-20)
@@ -1,34 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -36,73 +39,74 @@
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink2.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink3.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483660" r:id="rId1"/>
-    <p:sldMasterId id="2147483673" r:id="rId2"/>
+    <p:sldMasterId id="2147483660" r:id="rId4"/>
+    <p:sldMasterId id="2147483673" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId9"/>
+    <p:notesMasterId r:id="rId12"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="279" r:id="rId3"/>
-[...4 lines deleted...]
-    <p:sldId id="395" r:id="rId8"/>
+    <p:sldId id="279" r:id="rId6"/>
+    <p:sldId id="376" r:id="rId7"/>
+    <p:sldId id="413" r:id="rId8"/>
+    <p:sldId id="418" r:id="rId9"/>
+    <p:sldId id="391" r:id="rId10"/>
+    <p:sldId id="395" r:id="rId11"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="zh-TW"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -207,51 +211,51 @@
     <a:srgbClr val="FDEADA"/>
     <a:srgbClr val="EE867E"/>
     <a:srgbClr val="FFFF99"/>
     <a:srgbClr val="FFFF00"/>
     <a:srgbClr val="000000"/>
     <a:srgbClr val="00FFFF"/>
     <a:srgbClr val="B6B0AE"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{E62BF354-0BE4-47E4-BE40-B68494102C71}" v="1" dt="2025-11-05T07:53:35.684"/>
+    <p1510:client id="{00000000-0000-0000-0000-000000000000}" v="3" dt="2026-08-17T08:21:28.027"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="中等深淺樣式 2 - 輔色 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -665,100 +669,70 @@
           <a:sx n="75" d="100"/>
           <a:sy n="75" d="100"/>
         </p:scale>
         <p:origin x="1651" y="43"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Bella.Liu (劉家瑀)" userId="6122b3cf-428f-4cd4-a3fb-11ae43be01db" providerId="ADAL" clId="{8D4B16CC-E9D5-4325-974C-81DEBE0BBA37}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Bella.Liu (劉家瑀)" userId="6122b3cf-428f-4cd4-a3fb-11ae43be01db" providerId="ADAL" clId="{8D4B16CC-E9D5-4325-974C-81DEBE0BBA37}" dt="2025-11-05T07:55:22.184" v="50" actId="20577"/>
+    <pc:chgData name="Tiffany.Chang (張芸榛)" userId="S::tiffany.chang@acti.com::a9d46895-0b79-4760-94a2-ece1d8924920" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Tiffany.Chang (張芸榛)" userId="S::tiffany.chang@acti.com::a9d46895-0b79-4760-94a2-ece1d8924920" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-08-17T08:21:28.027" v="2"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod">
-[...30 lines deleted...]
-        <pc:chgData name="Bella.Liu (劉家瑀)" userId="6122b3cf-428f-4cd4-a3fb-11ae43be01db" providerId="ADAL" clId="{8D4B16CC-E9D5-4325-974C-81DEBE0BBA37}" dt="2025-11-05T07:53:35.683" v="21"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Tiffany.Chang (張芸榛)" userId="S::tiffany.chang@acti.com::a9d46895-0b79-4760-94a2-ece1d8924920" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-08-17T08:21:28.027" v="2"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2998669500" sldId="418"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod modGraphic">
-          <ac:chgData name="Bella.Liu (劉家瑀)" userId="6122b3cf-428f-4cd4-a3fb-11ae43be01db" providerId="ADAL" clId="{8D4B16CC-E9D5-4325-974C-81DEBE0BBA37}" dt="2025-11-05T07:53:35.683" v="21"/>
+          <ac:chgData name="Tiffany.Chang (張芸榛)" userId="S::tiffany.chang@acti.com::a9d46895-0b79-4760-94a2-ece1d8924920" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-08-17T08:21:28.027" v="2"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2998669500" sldId="418"/>
             <ac:graphicFrameMk id="2" creationId="{CA4E805D-71C0-7FF6-B52B-9B1AB48FF76A}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
@@ -894,51 +868,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0F1EAEA8-C580-4CC9-B3EF-4E14DF11FF9C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="投影片圖像版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1770,51 +1744,51 @@
           <a:p>
             <a:r>
               <a:rPr kumimoji="1" lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片標題樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{01A9764C-6F1C-48C5-80A6-6E301BE0A37C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="頁尾版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2022,51 +1996,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片文字樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C2DBAA0B-C0C8-49F7-90A6-881E800F52F7}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="頁尾版面配置區 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2190,51 +2164,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>第五層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C2DBAA0B-C0C8-49F7-90A6-881E800F52F7}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="頁尾版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2368,51 +2342,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>第五層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C2DBAA0B-C0C8-49F7-90A6-881E800F52F7}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="頁尾版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2502,51 +2476,51 @@
           <a:p>
             <a:r>
               <a:rPr kumimoji="1" lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片標題樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{01A9764C-6F1C-48C5-80A6-6E301BE0A37C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="頁尾版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2742,51 +2716,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片副標題樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3AFD60C7-6302-4E0B-9F11-B5420923225C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="頁尾版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2910,51 +2884,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>第五層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3AFD60C7-6302-4E0B-9F11-B5420923225C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="頁尾版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3155,51 +3129,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片文字樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3AFD60C7-6302-4E0B-9F11-B5420923225C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="頁尾版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3440,51 +3414,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>第五層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3AFD60C7-6302-4E0B-9F11-B5420923225C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="頁尾版面配置區 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3859,51 +3833,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>第五層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="日期版面配置區 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3AFD60C7-6302-4E0B-9F11-B5420923225C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="頁尾版面配置區 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3976,51 +3950,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片標題樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期版面配置區 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3AFD60C7-6302-4E0B-9F11-B5420923225C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="頁尾版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4216,51 +4190,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片副標題樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C2DBAA0B-C0C8-49F7-90A6-881E800F52F7}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="頁尾版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4311,51 +4285,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="日期版面配置區 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3AFD60C7-6302-4E0B-9F11-B5420923225C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="頁尾版面配置區 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4586,51 +4560,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片文字樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3AFD60C7-6302-4E0B-9F11-B5420923225C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="頁尾版面配置區 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4838,51 +4812,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片文字樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3AFD60C7-6302-4E0B-9F11-B5420923225C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="頁尾版面配置區 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5006,51 +4980,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>第五層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3AFD60C7-6302-4E0B-9F11-B5420923225C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="頁尾版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5184,51 +5158,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>第五層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3AFD60C7-6302-4E0B-9F11-B5420923225C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="頁尾版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5352,51 +5326,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>第五層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C2DBAA0B-C0C8-49F7-90A6-881E800F52F7}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="頁尾版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5597,51 +5571,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片文字樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C2DBAA0B-C0C8-49F7-90A6-881E800F52F7}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="頁尾版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5882,51 +5856,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>第五層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C2DBAA0B-C0C8-49F7-90A6-881E800F52F7}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="頁尾版面配置區 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6301,51 +6275,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>第五層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="日期版面配置區 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C2DBAA0B-C0C8-49F7-90A6-881E800F52F7}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="頁尾版面配置區 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6418,51 +6392,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片標題樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期版面配置區 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C2DBAA0B-C0C8-49F7-90A6-881E800F52F7}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="頁尾版面配置區 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6513,51 +6487,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="日期版面配置區 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C2DBAA0B-C0C8-49F7-90A6-881E800F52F7}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="頁尾版面配置區 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6788,51 +6762,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>按一下以編輯母片文字樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C2DBAA0B-C0C8-49F7-90A6-881E800F52F7}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="頁尾版面配置區 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7007,51 +6981,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C2DBAA0B-C0C8-49F7-90A6-881E800F52F7}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="頁尾版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7557,51 +7531,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3AFD60C7-6302-4E0B-9F11-B5420923225C}" type="datetimeFigureOut">
               <a:rPr lang="zh-TW" altLang="en-US" smtClean="0"/>
-              <a:t>2025/11/5</a:t>
+              <a:t>2026/8/17</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="頁尾版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -10320,51 +10294,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>Spec Comparison:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA4E805D-71C0-7FF6-B52B-9B1AB48FF76A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3918910378"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3368263189"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="323528" y="1625314"/>
           <a:ext cx="8568952" cy="5044046"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="3156982">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1674525478"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2705985">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -11292,116 +11266,116 @@
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1480851632"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="342791">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" dirty="0"/>
                         <a:t>NDAA</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1800" b="0" kern="1200" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
-                        <a:t>No</a:t>
+                        <a:t>Yes</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1800" b="0" kern="1200" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
-                        <a:t>No</a:t>
+                        <a:t>Yes</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3101293535"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B58A1D1-F128-DCBD-2409-478D7E84D65A}"/>
               </a:ext>
             </a:extLst>
@@ -14281,91 +14255,391 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="文件" ma:contentTypeID="0x01010097C68AB2BA2D6640BF46316687F20C04" ma:contentTypeVersion="13" ma:contentTypeDescription="建立新的文件。" ma:contentTypeScope="" ma:versionID="22d14366fc44fbdcb1ff0f0396946c26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="88c05f69-4ade-44e7-b6af-ef95f39924d6" xmlns:ns3="03e33727-6716-4fa9-a36a-3a463e39fcac" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="249dd5102bdaf61e2d4981406440a34d" ns2:_="" ns3:_="">
+    <xsd:import namespace="88c05f69-4ade-44e7-b6af-ef95f39924d6"/>
+    <xsd:import namespace="03e33727-6716-4fa9-a36a-3a463e39fcac"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="88c05f69-4ade-44e7-b6af-ef95f39924d6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="影像標籤" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cfe1f483-8709-462e-9edf-8ebb1b93039c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="03e33727-6716-4fa9-a36a-3a463e39fcac" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{64bd77a6-e46e-40a0-8465-71486d8aded5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="03e33727-6716-4fa9-a36a-3a463e39fcac">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="內容類型"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="標題"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="88c05f69-4ade-44e7-b6af-ef95f39924d6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="03e33727-6716-4fa9-a36a-3a463e39fcac" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C2D03A4-1FFA-4934-BD74-0527222FA8A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFCE46E4-D549-439D-91F1-CFB4ED4C360B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="88c05f69-4ade-44e7-b6af-ef95f39924d6"/>
+    <ds:schemaRef ds:uri="03e33727-6716-4fa9-a36a-3a463e39fcac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CC2CF87-BF41-420C-87C8-29409B253C11}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="88c05f69-4ade-44e7-b6af-ef95f39924d6"/>
+    <ds:schemaRef ds:uri="03e33727-6716-4fa9-a36a-3a463e39fcac"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>289</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>如螢幕大小 (4:3)</PresentationFormat>
   <Paragraphs>102</Paragraphs>
   <Slides>6</Slides>
   <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>佈景主題</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>投影片標題</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Calibri</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>自訂設計</vt:lpstr>
       <vt:lpstr>1_自訂設計</vt:lpstr>
       <vt:lpstr>PowerPoint 簡報</vt:lpstr>
       <vt:lpstr>PowerPoint 簡報</vt:lpstr>
       <vt:lpstr>PowerPoint 簡報</vt:lpstr>
       <vt:lpstr>PowerPoint 簡報</vt:lpstr>
       <vt:lpstr>PowerPoint 簡報</vt:lpstr>
       <vt:lpstr>PowerPoint 簡報</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ACTi Covert Cameras</dc:title>
+  <dc:title/>
   <dc:creator>Ando.Meritee</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010097C68AB2BA2D6640BF46316687F20C04</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>11529000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_activity">
+    <vt:lpwstr>{"FileActivityType":"9","FileActivityTimeStamp":"2025-11-10T05:47:39.650Z","FileActivityUsersOnPage":[{"DisplayName":"Bella.Liu (劉家瑀)","Id":"bella.liu@acti.com"},{"DisplayName":"Catherine.Lo (羅裕淑)","Id":"catherine.lo@acti.com"},{"DisplayName":"Ando.Meritee","Id":"ando.meritee@acti.com"},{"DisplayName":"Sean.Chu (朱毅修)","Id":"sean.chu@acti.com"},{"DisplayName":"Violet.Su(蘇語婕)","Id":"violet.su@acti.com"},{"DisplayName":"Brandon.Ning(甯子權)","Id":"brandon.ning@acti.com"},{"DisplayName":"Bella.Liu (劉家瑀)","Id":"bella.liu@acti.com"}],"FileActivityNavigationId":null}</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>